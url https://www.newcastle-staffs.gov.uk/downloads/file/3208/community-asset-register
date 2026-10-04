--- v1 (2026-02-14)
+++ v2 (2026-10-04)
@@ -6,405 +6,306 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://newcastlestaffs.sharepoint.com/sites/CPRIE/Shared Documents/Procurement/Business Improvement/Localism Act/Procedure/Asset Register/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{AD7E9BE3-A359-435F-B69A-A54423A2ACA8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="7" documentId="8_{6C75BA4B-2701-4AF8-BB6F-032F51D9BBB2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BA9DD5DF-63BA-4CE2-BC9E-1A7CBC932CF4}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Successful applications" sheetId="1" r:id="rId1"/>
     <sheet name="Unsuccessful applications" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Successful applications'!$A$1:$K$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Unsuccessful applications'!$A$1:$J$16</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="23">
   <si>
     <t xml:space="preserve">The  Borough Council of Newcastle-under-Lyme </t>
   </si>
   <si>
     <t>Assets of Community Interest Register - Successful Applications</t>
   </si>
   <si>
     <t>Nominated By:</t>
   </si>
   <si>
-    <t>NULBC/CAR/003</t>
-[...7 lines deleted...]
-  <si>
     <t>The  Borough Council of Newcastle-under-Lyme</t>
   </si>
   <si>
     <t>Assets of Community Interest Register - Unsuccessful Applications</t>
   </si>
   <si>
     <t>Reference:</t>
   </si>
   <si>
     <t>Nominated Asset:</t>
   </si>
   <si>
     <t>Date Rejected:</t>
   </si>
   <si>
     <t>Reason for Rejection:</t>
   </si>
   <si>
-    <t>Loggerheads Garage &amp; Car Wash</t>
-[...16 lines deleted...]
-  <si>
     <t>Asset Details:</t>
   </si>
   <si>
-    <t>The Acre Allotments - Silverdale</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">Reference: </t>
   </si>
   <si>
     <t>Date Listed:</t>
   </si>
   <si>
     <t>Date Notified of Sale:</t>
   </si>
   <si>
     <t>Interim moratorium triggered Y/N:</t>
   </si>
   <si>
-    <t>Full moratorium ends (6 months):</t>
-[...1 lines deleted...]
-  <si>
     <t>Date asset to be removed from register (5 years):</t>
   </si>
   <si>
-    <t>The Acre Allotments, Park Road, Silverdale, Newcastle-under-Lyme,</t>
-[...37 lines deleted...]
-  <si>
     <t xml:space="preserve">End Date of Protected Period </t>
   </si>
   <si>
-    <t>Stoke Speedway &amp; Sports Complex</t>
-[...43 lines deleted...]
-    <t>There are currently no "Assets of Community Interest" registered.</t>
+    <t>Keele Parish Council</t>
+  </si>
+  <si>
+    <t>The Sneyd Arms Public House and Car Park.</t>
+  </si>
+  <si>
+    <t>Sneyd Arms Public House and Car Park, 1 The Village, Keele, Staffordshire, ST5 5AD</t>
+  </si>
+  <si>
+    <t>NULBC/ACV/001/2026</t>
+  </si>
+  <si>
+    <t>14th September 2026</t>
+  </si>
+  <si>
+    <t>14th September 2031</t>
+  </si>
+  <si>
+    <t>Full moratorium ends (12 months):</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0070C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
@@ -681,505 +582,445 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J5"/>
+  <dimension ref="A1:J6"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C14" sqref="C14"/>
+      <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="15.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="20.42578125" customWidth="1"/>
     <col min="2" max="2" width="25.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="31.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="32.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="19.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="20.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="20.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="17.7109375" customWidth="1"/>
     <col min="9" max="9" width="19.85546875" customWidth="1"/>
     <col min="10" max="10" width="21.140625" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="2" customFormat="1" ht="21" x14ac:dyDescent="0.35">
-      <c r="A1" s="12" t="s">
+      <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="12"/>
-[...7 lines deleted...]
-      <c r="J1" s="12"/>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
     </row>
     <row r="2" spans="1:10" s="2" customFormat="1" ht="21" x14ac:dyDescent="0.35">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="13"/>
-[...7 lines deleted...]
-      <c r="J2" s="13"/>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="15"/>
+      <c r="G2" s="15"/>
+      <c r="H2" s="15"/>
+      <c r="I2" s="15"/>
+      <c r="J2" s="15"/>
     </row>
     <row r="3" spans="1:10" ht="45" x14ac:dyDescent="0.25">
-      <c r="A3" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="7" t="s">
+      <c r="A3" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="C3" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H3" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="J3" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="E3" s="7" t="s">
-[...30 lines deleted...]
-      <c r="J5" s="11"/>
+      <c r="E5" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J5" s="9" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A6" s="10"/>
+      <c r="B6" s="11"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="11"/>
+      <c r="H6" s="10"/>
+      <c r="I6" s="10"/>
+      <c r="J6" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" scale="84" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L&amp;"Arial,Regular"&amp;12&amp;K000000Classification: NULBC &amp;BUNCLASSIFIED </oddHeader>
     <oddFooter xml:space="preserve">&amp;L&amp;"Arial,Regular"&amp;12&amp;K000000Classification: NULBC &amp;BUNCLASSIFIED </oddFooter>
     <evenHeader xml:space="preserve">&amp;L&amp;"Arial,Regular"&amp;12&amp;K000000Classification: NULBC &amp;BUNCLASSIFIED </evenHeader>
     <evenFooter xml:space="preserve">&amp;L&amp;"Arial,Regular"&amp;12&amp;K000000Classification: NULBC &amp;BUNCLASSIFIED </evenFooter>
     <firstHeader xml:space="preserve">&amp;L&amp;"Arial,Regular"&amp;12&amp;K000000Classification: NULBC &amp;BUNCLASSIFIED </firstHeader>
     <firstFooter xml:space="preserve">&amp;L&amp;"Arial,Regular"&amp;12&amp;K000000Classification: NULBC &amp;BUNCLASSIFIED </firstFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E22" sqref="E22"/>
+      <selection activeCell="A5" sqref="A5:I22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.7109375" customWidth="1"/>
     <col min="2" max="2" width="29.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="29.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="22" style="1" customWidth="1"/>
     <col min="9" max="9" width="35" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" x14ac:dyDescent="0.35">
-      <c r="A1" s="12" t="s">
+      <c r="A1" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+    </row>
+    <row r="2" spans="1:9" ht="21" x14ac:dyDescent="0.35">
+      <c r="A2" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="16"/>
+      <c r="C2" s="16"/>
+      <c r="D2" s="16"/>
+      <c r="E2" s="16"/>
+      <c r="F2" s="16"/>
+      <c r="G2" s="16"/>
+      <c r="H2" s="16"/>
+      <c r="I2" s="16"/>
+    </row>
+    <row r="3" spans="1:9" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="12"/>
-[...9 lines deleted...]
-      <c r="A2" s="12" t="s">
+      <c r="D3" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="14"/>
-[...9 lines deleted...]
-      <c r="A3" s="6" t="s">
+      <c r="F3" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B3" s="7" t="s">
-[...16 lines deleted...]
-      <c r="I3" s="14"/>
+      <c r="G3" s="16"/>
+      <c r="H3" s="16"/>
+      <c r="I3" s="16"/>
     </row>
     <row r="5" spans="1:9" s="3" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="18" t="s">
-[...19 lines deleted...]
-      <c r="I5" s="16"/>
+      <c r="A5" s="20"/>
+      <c r="B5" s="22"/>
+      <c r="C5" s="22"/>
+      <c r="D5" s="24"/>
+      <c r="E5" s="22"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
     </row>
     <row r="6" spans="1:9" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="19"/>
-[...9 lines deleted...]
-      <c r="I6" s="17"/>
+      <c r="A6" s="21"/>
+      <c r="B6" s="23"/>
+      <c r="C6" s="23"/>
+      <c r="D6" s="25"/>
+      <c r="E6" s="23"/>
+      <c r="F6" s="19"/>
+      <c r="G6" s="19"/>
+      <c r="H6" s="19"/>
+      <c r="I6" s="19"/>
     </row>
     <row r="7" spans="1:9" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="19"/>
-[...9 lines deleted...]
-      <c r="I7" s="17"/>
+      <c r="A7" s="21"/>
+      <c r="B7" s="23"/>
+      <c r="C7" s="23"/>
+      <c r="D7" s="25"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="19"/>
+      <c r="G7" s="19"/>
+      <c r="H7" s="19"/>
+      <c r="I7" s="19"/>
     </row>
     <row r="8" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="19"/>
-[...9 lines deleted...]
-      <c r="I8" s="17"/>
+      <c r="A8" s="21"/>
+      <c r="B8" s="23"/>
+      <c r="C8" s="23"/>
+      <c r="D8" s="25"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="19"/>
+      <c r="G8" s="19"/>
+      <c r="H8" s="19"/>
+      <c r="I8" s="19"/>
     </row>
     <row r="9" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="10"/>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A10" s="18" t="s">
-[...19 lines deleted...]
-      <c r="I10" s="16"/>
+      <c r="A10" s="20"/>
+      <c r="B10" s="22"/>
+      <c r="C10" s="22"/>
+      <c r="D10" s="24"/>
+      <c r="E10" s="22"/>
+      <c r="F10" s="18"/>
+      <c r="G10" s="18"/>
+      <c r="H10" s="18"/>
+      <c r="I10" s="18"/>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A11" s="18"/>
-[...7 lines deleted...]
-      <c r="I11" s="16"/>
+      <c r="A11" s="20"/>
+      <c r="B11" s="22"/>
+      <c r="C11" s="22"/>
+      <c r="D11" s="24"/>
+      <c r="E11" s="22"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="18"/>
+      <c r="H11" s="18"/>
+      <c r="I11" s="18"/>
     </row>
     <row r="12" spans="1:9" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="18"/>
-[...7 lines deleted...]
-      <c r="I12" s="16"/>
+      <c r="A12" s="20"/>
+      <c r="B12" s="22"/>
+      <c r="C12" s="22"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="22"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="18"/>
+      <c r="H12" s="18"/>
+      <c r="I12" s="18"/>
     </row>
     <row r="13" spans="1:9" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="10"/>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A14" s="18" t="s">
-[...19 lines deleted...]
-      <c r="I14" s="25"/>
+      <c r="A14" s="20"/>
+      <c r="B14" s="24"/>
+      <c r="C14" s="22"/>
+      <c r="D14" s="24"/>
+      <c r="E14" s="22"/>
+      <c r="F14" s="27"/>
+      <c r="G14" s="27"/>
+      <c r="H14" s="27"/>
+      <c r="I14" s="27"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A15" s="18"/>
-[...7 lines deleted...]
-      <c r="I15" s="25"/>
+      <c r="A15" s="20"/>
+      <c r="B15" s="24"/>
+      <c r="C15" s="22"/>
+      <c r="D15" s="24"/>
+      <c r="E15" s="22"/>
+      <c r="F15" s="27"/>
+      <c r="G15" s="27"/>
+      <c r="H15" s="27"/>
+      <c r="I15" s="27"/>
     </row>
     <row r="16" spans="1:9" ht="114" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="18"/>
-[...7 lines deleted...]
-      <c r="I16" s="25"/>
+      <c r="A16" s="20"/>
+      <c r="B16" s="24"/>
+      <c r="C16" s="22"/>
+      <c r="D16" s="24"/>
+      <c r="E16" s="22"/>
+      <c r="F16" s="27"/>
+      <c r="G16" s="27"/>
+      <c r="H16" s="27"/>
+      <c r="I16" s="27"/>
     </row>
     <row r="17" spans="1:10" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="10"/>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
     </row>
     <row r="18" spans="1:10" ht="148.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="3" t="s">
-[...19 lines deleted...]
-      <c r="I18" s="16"/>
+      <c r="A18" s="3"/>
+      <c r="B18" s="9"/>
+      <c r="C18" s="9"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="9"/>
+      <c r="F18" s="18"/>
+      <c r="G18" s="18"/>
+      <c r="H18" s="18"/>
+      <c r="I18" s="18"/>
     </row>
     <row r="19" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="10"/>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
     </row>
     <row r="20" spans="1:10" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="3" t="s">
-[...19 lines deleted...]
-      <c r="I20" s="24"/>
+      <c r="A20" s="3"/>
+      <c r="B20" s="8"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="8"/>
+      <c r="E20" s="9"/>
+      <c r="F20" s="26"/>
+      <c r="G20" s="26"/>
+      <c r="H20" s="26"/>
+      <c r="I20" s="26"/>
       <c r="J20" s="1"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A21" s="10"/>
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11"/>
-      <c r="F21" s="26"/>
-[...2 lines deleted...]
-      <c r="I21" s="26"/>
+      <c r="F21" s="28"/>
+      <c r="G21" s="28"/>
+      <c r="H21" s="28"/>
+      <c r="I21" s="28"/>
     </row>
     <row r="22" spans="1:10" ht="366.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="3" t="s">
-[...19 lines deleted...]
-      <c r="I22" s="19"/>
+      <c r="A22" s="3"/>
+      <c r="B22" s="8"/>
+      <c r="C22" s="9"/>
+      <c r="D22" s="8"/>
+      <c r="E22" s="9"/>
+      <c r="F22" s="19"/>
+      <c r="G22" s="21"/>
+      <c r="H22" s="21"/>
+      <c r="I22" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="28">
     <mergeCell ref="F22:I22"/>
     <mergeCell ref="F20:I20"/>
     <mergeCell ref="C10:C12"/>
     <mergeCell ref="B10:B12"/>
     <mergeCell ref="A10:A12"/>
     <mergeCell ref="F10:I12"/>
     <mergeCell ref="E10:E12"/>
     <mergeCell ref="D10:D12"/>
     <mergeCell ref="F18:I18"/>
     <mergeCell ref="F14:I16"/>
     <mergeCell ref="A14:A16"/>
     <mergeCell ref="B14:B16"/>
     <mergeCell ref="C14:C16"/>
     <mergeCell ref="D14:D16"/>
     <mergeCell ref="E14:E16"/>
     <mergeCell ref="F21:I21"/>
     <mergeCell ref="F8:I8"/>
     <mergeCell ref="A5:A8"/>
     <mergeCell ref="B5:B8"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="E5:E8"/>
     <mergeCell ref="D5:D8"/>
@@ -1219,76 +1060,50 @@
     <evenHeader xml:space="preserve">&amp;L&amp;"Arial,Regular"&amp;12&amp;K000000Classification: NULBC &amp;BUNCLASSIFIED </evenHeader>
     <evenFooter xml:space="preserve">&amp;L&amp;"Arial,Regular"&amp;12&amp;K000000Classification: NULBC &amp;BUNCLASSIFIED </evenFooter>
     <firstHeader xml:space="preserve">&amp;L&amp;"Arial,Regular"&amp;12&amp;K000000Classification: NULBC &amp;BUNCLASSIFIED </firstHeader>
     <firstFooter xml:space="preserve">&amp;L&amp;"Arial,Regular"&amp;12&amp;K000000Classification: NULBC &amp;BUNCLASSIFIED </firstFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...24 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005594777353F05D4082040F5D0D668ACD" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6ea70d4b7b6d0947140d6a64676f45be">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="66897698-bfb2-4f9b-a311-d3772f98faa7" xmlns:ns3="052c370c-c4e8-400e-bec8-f0e459453032" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6b4e0e18552a8ccf6b236bab56bfe17b" ns2:_="" ns3:_="">
     <xsd:import namespace="66897698-bfb2-4f9b-a311-d3772f98faa7"/>
     <xsd:import namespace="052c370c-c4e8-400e-bec8-f0e459453032"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -1451,86 +1266,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<sisl xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" sislVersion="0" policy="28b776cc-b7a8-4b37-9354-bedab51b193f" origin="userSelected">
+  <element uid="id_protective_marking_new_item_1" value=""/>
+</sisl>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="052c370c-c4e8-400e-bec8-f0e459453032" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="66897698-bfb2-4f9b-a311-d3772f98faa7">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3F6BA58-0483-43D7-A41D-E1715E6AD849}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1258CC16-554C-4951-A49C-82753C2AAEAD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="66897698-bfb2-4f9b-a311-d3772f98faa7"/>
+    <ds:schemaRef ds:uri="052c370c-c4e8-400e-bec8-f0e459453032"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E68DDC11-9854-442D-87BC-2100F7CCAEB2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://www.boldonjames.com/2008/01/sie/internal/label"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{176C32D2-81CA-482A-84A3-15DF1791E140}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="66897698-bfb2-4f9b-a311-d3772f98faa7"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="66897698-bfb2-4f9b-a311-d3772f98faa7"/>
+    <ds:schemaRef ds:uri="052c370c-c4e8-400e-bec8-f0e459453032"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{333D4D42-282E-45A6-80EF-E21BB725C36B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3F6BA58-0483-43D7-A41D-E1715E6AD849}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{32f4c2fa-b4aa-4b85-83f7-c683c33ab100}" enabled="0" method="" siteId="{32f4c2fa-b4aa-4b85-83f7-c683c33ab100}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>